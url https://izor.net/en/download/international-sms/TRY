--- v4 (2026-03-15)
+++ v5 (2026-04-04)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>8,9744</t>
+    <t>9,0883</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,2671</t>
+    <t>5,334</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>10,5343</t>
+    <t>10,668</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,3097</t>
+    <t>13,4786</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,155</t>
+    <t>12,3092</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>9,9265</t>
+    <t>10,0526</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>5,7128</t>
+    <t>5,7853</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>17,2195</t>
+    <t>17,4381</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,4697</t>
+    <t>5,5392</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>10,7369</t>
+    <t>10,8732</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,1808</t>
+    <t>14,3608</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,3059</t>
+    <t>8,4113</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,2413</t>
+    <t>3,2825</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,4257</t>
+    <t>11,5707</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>12,7627</t>
+    <t>12,9247</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>11,7498</t>
+    <t>11,8989</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>14,9911</t>
+    <t>15,1814</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,2616</t>
+    <t>3,303</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,3555</t>
+    <t>4,4108</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>119,5238</t>
+    <t>121,0409</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>7,9007</t>
+    <t>8,001</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,5968</t>
+    <t>7,6933</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>8,6888</t>
+    <t>8,7991</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>6,8878</t>
+    <t>6,9752</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>4,862</t>
+    <t>4,9237</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,2801</t>
+    <t>6,3598</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>18,4755</t>
+    <t>18,7101</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,6465</t>
+    <t>3,6928</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,293</t>
+    <t>7,3855</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>12,4993</t>
+    <t>12,658</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,0922</t>
+    <t>4,1441</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,4956</t>
+    <t>7,5907</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>17,8273</t>
+    <t>18,0536</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>8,7111</t>
+    <t>8,8216</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,3317</t>
+    <t>10,4629</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,4054</t>
+    <t>11,5502</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,1641</t>
+    <t>8,2677</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>9,5214</t>
+    <t>9,6422</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,0299</t>
+    <t>18,2587</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,142</t>
+    <t>11,2835</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,1162</t>
+    <t>9,2319</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,1679</t>
+    <t>13,335</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,0666</t>
+    <t>13,2324</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,431</t>
+    <t>2,4618</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,0684</t>
+    <t>10,1962</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>16,2066</t>
+    <t>16,4123</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,0428</t>
+    <t>19,2845</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,1033</t>
+    <t>8,2062</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,0243</t>
+    <t>16,2277</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>11,5472</t>
+    <t>11,6938</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,4826</t>
+    <t>6,5649</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,3188</t>
+    <t>9,4371</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>7,6981</t>
+    <t>7,7959</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>14,5859</t>
+    <t>14,7711</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,4274</t>
+    <t>8,5344</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>9,7847</t>
+    <t>9,9089</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,258</t>
+    <t>9,3755</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,3575</t>
+    <t>12,5144</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,1403</t>
+    <t>14,3198</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,2542</t>
+    <t>4,3082</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,724</t>
+    <t>9,8474</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,0904</t>
+    <t>7,1804</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,6723</t>
+    <t>5,7443</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>10,9395</t>
+    <t>11,0783</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>24,3099</t>
+    <t>24,6185</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>19,2859</t>
+    <t>19,5307</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>4,9025</t>
+    <t>4,9647</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>23,6414</t>
+    <t>23,9415</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,4439</t>
+    <t>3,4876</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>13,3705</t>
+    <t>13,5402</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>7,6374</t>
+    <t>7,7343</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,2324</t>
+    <t>18,4639</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>13,9782</t>
+    <t>14,1556</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,0646</t>
+    <t>5,1289</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,6852</t>
+    <t>6,7701</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>14,6872</t>
+    <t>14,8737</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>3,8491</t>
+    <t>3,8979</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>11,9524</t>
+    <t>12,1041</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>26,1332</t>
+    <t>26,4649</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>6,8068</t>
+    <t>6,8932</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,3446</t>
+    <t>11,4886</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,3537</t>
+    <t>7,4471</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,236</t>
+    <t>12,3913</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>16,3079</t>
+    <t>16,5149</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>14,3834</t>
+    <t>14,5659</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>13,8567</t>
+    <t>14,0325</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,0463</t>
+    <t>13,2119</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>13,573</t>
+    <t>13,7453</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,6594</t>
+    <t>4,7185</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,6207</t>
+    <t>1,6412</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>20,2583</t>
+    <t>20,5154</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,0962</t>
+    <t>20,3513</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>11,6688</t>
+    <t>11,8169</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>