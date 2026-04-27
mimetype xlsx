--- v5 (2026-04-04)
+++ v6 (2026-04-27)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,0883</t>
+    <t>9,3577</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,334</t>
+    <t>5,4921</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>10,668</t>
+    <t>10,9842</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,4786</t>
+    <t>13,8781</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,3092</t>
+    <t>12,674</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>10,0526</t>
+    <t>10,3505</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>5,7853</t>
+    <t>5,9568</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>17,4381</t>
+    <t>17,9549</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,5392</t>
+    <t>5,7033</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>10,8732</t>
+    <t>11,1954</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,3608</t>
+    <t>14,7864</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,4113</t>
+    <t>8,6606</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,2825</t>
+    <t>3,3797</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,5707</t>
+    <t>11,9136</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>12,9247</t>
+    <t>13,3077</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>11,8989</t>
+    <t>12,2516</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>15,1814</t>
+    <t>15,6313</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,303</t>
+    <t>3,4009</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,4108</t>
+    <t>4,5415</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>121,0409</t>
+    <t>124,628</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>8,001</t>
+    <t>8,2381</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,6933</t>
+    <t>7,9213</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>8,7991</t>
+    <t>9,0598</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>6,9752</t>
+    <t>7,182</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>4,9237</t>
+    <t>5,0696</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,3598</t>
+    <t>6,5483</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>18,7101</t>
+    <t>19,2645</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,6928</t>
+    <t>3,8022</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,3855</t>
+    <t>7,6044</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>12,658</t>
+    <t>13,0331</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,1441</t>
+    <t>4,2669</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,5907</t>
+    <t>7,8157</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>18,0536</t>
+    <t>18,5886</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>8,8216</t>
+    <t>9,0831</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,4629</t>
+    <t>10,7729</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,5502</t>
+    <t>11,8925</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,2677</t>
+    <t>8,5127</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>9,6422</t>
+    <t>9,928</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,2587</t>
+    <t>18,7998</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,2835</t>
+    <t>11,6179</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,2319</t>
+    <t>9,5055</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,335</t>
+    <t>13,7302</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,2324</t>
+    <t>13,6246</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,4618</t>
+    <t>2,5348</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,1962</t>
+    <t>10,4983</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>16,4123</t>
+    <t>16,8987</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,2845</t>
+    <t>19,856</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,2062</t>
+    <t>8,4494</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,2277</t>
+    <t>16,7086</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>11,6938</t>
+    <t>12,0403</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,5649</t>
+    <t>6,7595</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,4371</t>
+    <t>9,7168</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>7,7959</t>
+    <t>8,0269</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>14,7711</t>
+    <t>15,2088</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,5344</t>
+    <t>8,7873</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>9,9089</t>
+    <t>10,2026</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,3755</t>
+    <t>9,6534</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,5144</t>
+    <t>12,8853</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,3198</t>
+    <t>14,7441</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,3082</t>
+    <t>4,4359</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,8474</t>
+    <t>10,1392</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,1804</t>
+    <t>7,3932</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,7443</t>
+    <t>5,9146</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>11,0783</t>
+    <t>11,4066</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>24,6185</t>
+    <t>25,3481</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>19,5307</t>
+    <t>20,1095</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>4,9647</t>
+    <t>5,1119</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>23,9415</t>
+    <t>24,651</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,4876</t>
+    <t>3,591</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>13,5402</t>
+    <t>13,9414</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>7,7343</t>
+    <t>7,9635</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,4639</t>
+    <t>19,0111</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>14,1556</t>
+    <t>14,5751</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,1289</t>
+    <t>5,2808</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,7701</t>
+    <t>6,9707</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>14,8737</t>
+    <t>15,3145</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>3,8979</t>
+    <t>4,0134</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>12,1041</t>
+    <t>12,4628</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>26,4649</t>
+    <t>27,2492</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>6,8932</t>
+    <t>7,0975</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,4886</t>
+    <t>11,8291</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,4471</t>
+    <t>7,6678</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,3913</t>
+    <t>12,7585</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>16,5149</t>
+    <t>17,0043</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>14,5659</t>
+    <t>14,9976</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>14,0325</t>
+    <t>14,4484</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,2119</t>
+    <t>13,6035</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>13,7453</t>
+    <t>14,1527</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,7185</t>
+    <t>4,8584</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,6412</t>
+    <t>1,6899</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>20,5154</t>
+    <t>21,1234</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,3513</t>
+    <t>20,9544</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>11,8169</t>
+    <t>12,1671</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>