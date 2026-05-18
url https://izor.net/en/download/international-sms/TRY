--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,3577</t>
+    <t>9,4114</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,4921</t>
+    <t>5,5236</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>10,9842</t>
+    <t>11,0473</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,8781</t>
+    <t>13,9578</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,674</t>
+    <t>12,7469</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>10,3505</t>
+    <t>10,4099</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>5,9568</t>
+    <t>5,991</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>17,9549</t>
+    <t>18,0581</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,7033</t>
+    <t>5,7361</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,1954</t>
+    <t>11,2597</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,7864</t>
+    <t>14,8713</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,6606</t>
+    <t>8,7104</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,3797</t>
+    <t>3,3992</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,9136</t>
+    <t>11,982</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,3077</t>
+    <t>13,3842</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,2516</t>
+    <t>12,322</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>15,6313</t>
+    <t>15,7211</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,4009</t>
+    <t>3,4204</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5415</t>
+    <t>4,5676</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>124,628</t>
+    <t>125,3441</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>8,2381</t>
+    <t>8,2855</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,9213</t>
+    <t>7,9668</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>9,0598</t>
+    <t>9,1119</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>7,182</t>
+    <t>7,2232</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>5,0696</t>
+    <t>5,0987</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,5483</t>
+    <t>6,5859</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>19,2645</t>
+    <t>19,3752</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,8022</t>
+    <t>3,8241</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,6044</t>
+    <t>7,6481</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>13,0331</t>
+    <t>13,108</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,2669</t>
+    <t>4,2914</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,8157</t>
+    <t>7,8606</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>18,5886</t>
+    <t>18,6954</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>9,0831</t>
+    <t>9,1353</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,7729</t>
+    <t>10,8348</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,8925</t>
+    <t>11,9608</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,5127</t>
+    <t>8,5616</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>9,928</t>
+    <t>9,985</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,7998</t>
+    <t>18,9078</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,6179</t>
+    <t>11,6846</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,5055</t>
+    <t>9,5601</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,7302</t>
+    <t>13,8091</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,6246</t>
+    <t>13,7029</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,5348</t>
+    <t>2,5494</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,4983</t>
+    <t>10,5587</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>16,8987</t>
+    <t>16,9958</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,856</t>
+    <t>19,9701</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,4494</t>
+    <t>8,4979</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,7086</t>
+    <t>16,8046</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>12,0403</t>
+    <t>12,1095</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,7595</t>
+    <t>6,7983</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,7168</t>
+    <t>9,7726</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>8,0269</t>
+    <t>8,073</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>15,2088</t>
+    <t>15,2962</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,7873</t>
+    <t>8,8378</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2026</t>
+    <t>10,2612</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,6534</t>
+    <t>9,7089</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,8853</t>
+    <t>12,9593</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,7441</t>
+    <t>14,8288</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,4359</t>
+    <t>4,4614</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1392</t>
+    <t>10,1975</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,3932</t>
+    <t>7,4357</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,9146</t>
+    <t>5,9485</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>11,4066</t>
+    <t>11,4722</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>25,3481</t>
+    <t>25,4937</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,1095</t>
+    <t>20,225</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>5,1119</t>
+    <t>5,1412</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>24,651</t>
+    <t>24,7926</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,591</t>
+    <t>3,6116</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>13,9414</t>
+    <t>14,0215</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>7,9635</t>
+    <t>8,0093</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,0111</t>
+    <t>19,1203</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>14,5751</t>
+    <t>14,6589</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,2808</t>
+    <t>5,3112</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,9707</t>
+    <t>7,0108</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>15,3145</t>
+    <t>15,4025</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0134</t>
+    <t>4,0365</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>12,4628</t>
+    <t>12,5344</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>27,2492</t>
+    <t>27,4058</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>7,0975</t>
+    <t>7,1382</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8291</t>
+    <t>11,8971</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,6678</t>
+    <t>7,7119</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,7585</t>
+    <t>12,8318</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>17,0043</t>
+    <t>17,102</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>14,9976</t>
+    <t>15,0838</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>14,4484</t>
+    <t>14,5314</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,6035</t>
+    <t>13,6816</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>14,1527</t>
+    <t>14,234</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,8584</t>
+    <t>4,8863</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,6899</t>
+    <t>1,6996</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>21,1234</t>
+    <t>21,2448</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,9544</t>
+    <t>21,0748</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,1671</t>
+    <t>12,237</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>