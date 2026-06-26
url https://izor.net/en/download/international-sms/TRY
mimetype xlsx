--- v7 (2026-05-18)
+++ v8 (2026-06-26)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sequence Number</t>
   </si>
   <si>
     <t>Country Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Unit Amount (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,4114</t>
+    <t>9,3713</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,5236</t>
+    <t>5,5001</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>11,0473</t>
+    <t>11,0002</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,9578</t>
+    <t>13,8984</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,7469</t>
+    <t>12,6926</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>10,4099</t>
+    <t>10,3656</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>5,991</t>
+    <t>5,9655</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>18,0581</t>
+    <t>17,9811</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,7361</t>
+    <t>5,7117</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,2597</t>
+    <t>11,2118</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,8713</t>
+    <t>14,808</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,7104</t>
+    <t>8,6733</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,3992</t>
+    <t>3,3847</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,982</t>
+    <t>11,931</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,3842</t>
+    <t>13,3272</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,322</t>
+    <t>12,2695</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>15,7211</t>
+    <t>15,6542</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,4204</t>
+    <t>3,4058</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5676</t>
+    <t>4,5482</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>125,3441</t>
+    <t>124,8103</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>8,2855</t>
+    <t>8,2502</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,9668</t>
+    <t>7,9329</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>9,1119</t>
+    <t>9,0731</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>7,2232</t>
+    <t>7,1925</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>5,0987</t>
+    <t>5,077</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,5859</t>
+    <t>6,5578</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>19,3752</t>
+    <t>19,2927</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,8241</t>
+    <t>3,8078</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,6481</t>
+    <t>7,6155</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>13,108</t>
+    <t>13,0522</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,2914</t>
+    <t>4,2732</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,8606</t>
+    <t>7,8271</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>18,6954</t>
+    <t>18,6158</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>9,1353</t>
+    <t>9,0963</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,8348</t>
+    <t>10,7887</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,9608</t>
+    <t>11,9099</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,5616</t>
+    <t>8,5252</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>9,985</t>
+    <t>9,9425</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,9078</t>
+    <t>18,8273</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,6846</t>
+    <t>11,6349</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,5601</t>
+    <t>9,5194</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,8091</t>
+    <t>13,7503</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,7029</t>
+    <t>13,6445</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,5494</t>
+    <t>2,5385</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,5587</t>
+    <t>10,5137</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>16,9958</t>
+    <t>16,9234</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,9701</t>
+    <t>19,885</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,4979</t>
+    <t>8,4617</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,8046</t>
+    <t>16,733</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>12,1095</t>
+    <t>12,0579</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,7983</t>
+    <t>6,7694</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,7726</t>
+    <t>9,731</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>8,073</t>
+    <t>8,0386</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>15,2962</t>
+    <t>15,2311</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,8378</t>
+    <t>8,8002</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2612</t>
+    <t>10,2175</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,7089</t>
+    <t>9,6675</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,9593</t>
+    <t>12,9041</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,8288</t>
+    <t>14,7657</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,4614</t>
+    <t>4,4424</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1975</t>
+    <t>10,1541</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,4357</t>
+    <t>7,404</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,9485</t>
+    <t>5,9232</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>11,4722</t>
+    <t>11,4233</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>25,4937</t>
+    <t>25,3851</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,225</t>
+    <t>20,1389</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>5,1412</t>
+    <t>5,1193</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>24,7926</t>
+    <t>24,6871</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,6116</t>
+    <t>3,5962</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>14,0215</t>
+    <t>13,9618</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>8,0093</t>
+    <t>7,9752</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,1203</t>
+    <t>19,0389</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>14,6589</t>
+    <t>14,5965</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,3112</t>
+    <t>5,2886</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,0108</t>
+    <t>6,9809</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>15,4025</t>
+    <t>15,3369</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0365</t>
+    <t>4,0193</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>12,5344</t>
+    <t>12,481</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>27,4058</t>
+    <t>27,289</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>7,1382</t>
+    <t>7,1078</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8971</t>
+    <t>11,8464</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,7119</t>
+    <t>7,679</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,8318</t>
+    <t>12,7772</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>17,102</t>
+    <t>17,0292</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>15,0838</t>
+    <t>15,0195</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>14,5314</t>
+    <t>14,4695</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,6816</t>
+    <t>13,6234</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>14,234</t>
+    <t>14,1734</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,8863</t>
+    <t>4,8655</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,6996</t>
+    <t>1,6923</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>21,2448</t>
+    <t>21,1543</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,0748</t>
+    <t>20,9851</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,237</t>
+    <t>12,1849</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>