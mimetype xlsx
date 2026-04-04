--- v3 (2026-03-15)
+++ v4 (2026-04-04)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>8,9744</t>
+    <t>9,0883</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,2671</t>
+    <t>5,334</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>10,5343</t>
+    <t>10,668</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,3097</t>
+    <t>13,4786</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,155</t>
+    <t>12,3092</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>9,9265</t>
+    <t>10,0526</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,7128</t>
+    <t>5,7853</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>17,2195</t>
+    <t>17,4381</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,4697</t>
+    <t>5,5392</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>10,7369</t>
+    <t>10,8732</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,1808</t>
+    <t>14,3608</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,3059</t>
+    <t>8,4113</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,2413</t>
+    <t>3,2825</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,4257</t>
+    <t>11,5707</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>12,7627</t>
+    <t>12,9247</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>11,7498</t>
+    <t>11,8989</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>14,9911</t>
+    <t>15,1814</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,2616</t>
+    <t>3,303</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,3555</t>
+    <t>4,4108</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>119,5238</t>
+    <t>121,0409</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>7,9007</t>
+    <t>8,001</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,5968</t>
+    <t>7,6933</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>8,6888</t>
+    <t>8,7991</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>6,8878</t>
+    <t>6,9752</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>4,862</t>
+    <t>4,9237</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,2801</t>
+    <t>6,3598</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>18,4755</t>
+    <t>18,7101</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,6465</t>
+    <t>3,6928</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,293</t>
+    <t>7,3855</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>12,4993</t>
+    <t>12,658</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,0922</t>
+    <t>4,1441</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,4956</t>
+    <t>7,5907</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>17,8273</t>
+    <t>18,0536</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>8,7111</t>
+    <t>8,8216</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,3317</t>
+    <t>10,4629</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,4054</t>
+    <t>11,5502</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,1641</t>
+    <t>8,2677</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,5214</t>
+    <t>9,6422</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,0299</t>
+    <t>18,2587</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,142</t>
+    <t>11,2835</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,1162</t>
+    <t>9,2319</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,1679</t>
+    <t>13,335</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,0666</t>
+    <t>13,2324</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,431</t>
+    <t>2,4618</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,0684</t>
+    <t>10,1962</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,2066</t>
+    <t>16,4123</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,0428</t>
+    <t>19,2845</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,1033</t>
+    <t>8,2062</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,0243</t>
+    <t>16,2277</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>11,5472</t>
+    <t>11,6938</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,4826</t>
+    <t>6,5649</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,3188</t>
+    <t>9,4371</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>7,6981</t>
+    <t>7,7959</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>14,5859</t>
+    <t>14,7711</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,4274</t>
+    <t>8,5344</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>9,7847</t>
+    <t>9,9089</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,258</t>
+    <t>9,3755</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,3575</t>
+    <t>12,5144</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,1403</t>
+    <t>14,3198</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,2542</t>
+    <t>4,3082</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,724</t>
+    <t>9,8474</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,0904</t>
+    <t>7,1804</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,6723</t>
+    <t>5,7443</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>10,9395</t>
+    <t>11,0783</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>24,3099</t>
+    <t>24,6185</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>19,2859</t>
+    <t>19,5307</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>4,9025</t>
+    <t>4,9647</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>23,6414</t>
+    <t>23,9415</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,4439</t>
+    <t>3,4876</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>13,3705</t>
+    <t>13,5402</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>7,6374</t>
+    <t>7,7343</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,2324</t>
+    <t>18,4639</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>13,9782</t>
+    <t>14,1556</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,0646</t>
+    <t>5,1289</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,6852</t>
+    <t>6,7701</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>14,6872</t>
+    <t>14,8737</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>3,8491</t>
+    <t>3,8979</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>11,9524</t>
+    <t>12,1041</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>26,1332</t>
+    <t>26,4649</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>6,8068</t>
+    <t>6,8932</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,3446</t>
+    <t>11,4886</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,3537</t>
+    <t>7,4471</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,236</t>
+    <t>12,3913</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>16,3079</t>
+    <t>16,5149</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,3834</t>
+    <t>14,5659</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>13,8567</t>
+    <t>14,0325</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,0463</t>
+    <t>13,2119</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>13,573</t>
+    <t>13,7453</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,6594</t>
+    <t>4,7185</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,6207</t>
+    <t>1,6412</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>20,2583</t>
+    <t>20,5154</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,0962</t>
+    <t>20,3513</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>11,6688</t>
+    <t>11,8169</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>