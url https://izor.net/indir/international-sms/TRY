--- v4 (2026-04-04)
+++ v5 (2026-04-27)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,0883</t>
+    <t>9,3526</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,334</t>
+    <t>5,4891</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>10,668</t>
+    <t>10,9782</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,4786</t>
+    <t>13,8705</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,3092</t>
+    <t>12,6671</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,0526</t>
+    <t>10,3448</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,7853</t>
+    <t>5,9535</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>17,4381</t>
+    <t>17,9451</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,5392</t>
+    <t>5,7002</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>10,8732</t>
+    <t>11,1893</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,3608</t>
+    <t>14,7783</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,4113</t>
+    <t>8,6559</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,2825</t>
+    <t>3,3779</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,5707</t>
+    <t>11,9071</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>12,9247</t>
+    <t>13,3005</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>11,8989</t>
+    <t>12,2449</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,1814</t>
+    <t>15,6228</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,303</t>
+    <t>3,399</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,4108</t>
+    <t>4,5391</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>121,0409</t>
+    <t>124,5601</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,001</t>
+    <t>8,2336</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,6933</t>
+    <t>7,917</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>8,7991</t>
+    <t>9,0549</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>6,9752</t>
+    <t>7,178</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>4,9237</t>
+    <t>5,0668</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,3598</t>
+    <t>6,5447</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>18,7101</t>
+    <t>19,254</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,6928</t>
+    <t>3,8001</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,3855</t>
+    <t>7,6003</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>12,658</t>
+    <t>13,026</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,1441</t>
+    <t>4,2646</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,5907</t>
+    <t>7,8114</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,0536</t>
+    <t>18,5784</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>8,8216</t>
+    <t>9,0781</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,4629</t>
+    <t>10,7671</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,5502</t>
+    <t>11,886</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,2677</t>
+    <t>8,5081</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,6422</t>
+    <t>9,9226</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,2587</t>
+    <t>18,7896</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,2835</t>
+    <t>11,6115</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,2319</t>
+    <t>9,5003</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,335</t>
+    <t>13,7227</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,2324</t>
+    <t>13,6172</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,4618</t>
+    <t>2,5334</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,1962</t>
+    <t>10,4926</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,4123</t>
+    <t>16,8895</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,2845</t>
+    <t>19,8452</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,2062</t>
+    <t>8,4447</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,2277</t>
+    <t>16,6995</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>11,6938</t>
+    <t>12,0338</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,5649</t>
+    <t>6,7558</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,4371</t>
+    <t>9,7115</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>7,7959</t>
+    <t>8,0225</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>14,7711</t>
+    <t>15,2005</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,5344</t>
+    <t>8,7825</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>9,9089</t>
+    <t>10,197</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,3755</t>
+    <t>9,6481</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,5144</t>
+    <t>12,8782</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,3198</t>
+    <t>14,7361</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,3082</t>
+    <t>4,4335</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,8474</t>
+    <t>10,1337</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,1804</t>
+    <t>7,3892</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,7443</t>
+    <t>5,9113</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,0783</t>
+    <t>11,4004</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>24,6185</t>
+    <t>25,3342</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>19,5307</t>
+    <t>20,0985</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>4,9647</t>
+    <t>5,1091</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>23,9415</t>
+    <t>24,6376</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,4876</t>
+    <t>3,589</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>13,5402</t>
+    <t>13,9338</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>7,7343</t>
+    <t>7,9592</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,4639</t>
+    <t>19,0007</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,1556</t>
+    <t>14,5672</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,1289</t>
+    <t>5,278</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,7701</t>
+    <t>6,9669</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>14,8737</t>
+    <t>15,3061</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>3,8979</t>
+    <t>4,0113</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,1041</t>
+    <t>12,456</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>26,4649</t>
+    <t>27,2343</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>6,8932</t>
+    <t>7,0936</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,4886</t>
+    <t>11,8226</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,4471</t>
+    <t>7,6636</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,3913</t>
+    <t>12,7516</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>16,5149</t>
+    <t>16,9951</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,5659</t>
+    <t>14,9894</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,0325</t>
+    <t>14,4405</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,2119</t>
+    <t>13,596</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>13,7453</t>
+    <t>14,145</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,7185</t>
+    <t>4,8557</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,6412</t>
+    <t>1,6889</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>20,5154</t>
+    <t>21,1119</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,3513</t>
+    <t>20,943</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>11,8169</t>
+    <t>12,1604</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>