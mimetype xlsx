--- v5 (2026-04-27)
+++ v6 (2026-05-18)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,3526</t>
+    <t>9,4114</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,4891</t>
+    <t>5,5236</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>10,9782</t>
+    <t>11,0473</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,8705</t>
+    <t>13,9578</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,6671</t>
+    <t>12,7469</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,3448</t>
+    <t>10,4099</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,9535</t>
+    <t>5,991</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>17,9451</t>
+    <t>18,0581</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7002</t>
+    <t>5,7361</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,1893</t>
+    <t>11,2597</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,7783</t>
+    <t>14,8713</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,6559</t>
+    <t>8,7104</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,3779</t>
+    <t>3,3992</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,9071</t>
+    <t>11,982</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,3005</t>
+    <t>13,3842</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,2449</t>
+    <t>12,322</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,6228</t>
+    <t>15,7211</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,399</t>
+    <t>3,4204</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5391</t>
+    <t>4,5676</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>124,5601</t>
+    <t>125,3441</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,2336</t>
+    <t>8,2855</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,917</t>
+    <t>7,9668</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,0549</t>
+    <t>9,1119</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,178</t>
+    <t>7,2232</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,0668</t>
+    <t>5,0987</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,5447</t>
+    <t>6,5859</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,254</t>
+    <t>19,3752</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8001</t>
+    <t>3,8241</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,6003</t>
+    <t>7,6481</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,026</t>
+    <t>13,108</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,2646</t>
+    <t>4,2914</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,8114</t>
+    <t>7,8606</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,5784</t>
+    <t>18,6954</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,0781</t>
+    <t>9,1353</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,7671</t>
+    <t>10,8348</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,886</t>
+    <t>11,9608</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,5081</t>
+    <t>8,5616</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,9226</t>
+    <t>9,985</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,7896</t>
+    <t>18,9078</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,6115</t>
+    <t>11,6846</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,5003</t>
+    <t>9,5601</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,7227</t>
+    <t>13,8091</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,6172</t>
+    <t>13,7029</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5334</t>
+    <t>2,5494</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,4926</t>
+    <t>10,5587</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,8895</t>
+    <t>16,9958</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,8452</t>
+    <t>19,9701</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,4447</t>
+    <t>8,4979</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,6995</t>
+    <t>16,8046</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,0338</t>
+    <t>12,1095</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,7558</t>
+    <t>6,7983</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,7115</t>
+    <t>9,7726</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,0225</t>
+    <t>8,073</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,2005</t>
+    <t>15,2962</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,7825</t>
+    <t>8,8378</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,197</t>
+    <t>10,2612</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,6481</t>
+    <t>9,7089</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,8782</t>
+    <t>12,9593</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,7361</t>
+    <t>14,8288</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4335</t>
+    <t>4,4614</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1337</t>
+    <t>10,1975</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,3892</t>
+    <t>7,4357</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9113</t>
+    <t>5,9485</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,4004</t>
+    <t>11,4722</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,3342</t>
+    <t>25,4937</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,0985</t>
+    <t>20,225</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1091</t>
+    <t>5,1412</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,6376</t>
+    <t>24,7926</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,589</t>
+    <t>3,6116</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>13,9338</t>
+    <t>14,0215</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>7,9592</t>
+    <t>8,0093</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,0007</t>
+    <t>19,1203</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,5672</t>
+    <t>14,6589</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,278</t>
+    <t>5,3112</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,9669</t>
+    <t>7,0108</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,3061</t>
+    <t>15,4025</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0113</t>
+    <t>4,0365</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,456</t>
+    <t>12,5344</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,2343</t>
+    <t>27,4058</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,0936</t>
+    <t>7,1382</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8226</t>
+    <t>11,8971</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,6636</t>
+    <t>7,7119</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,7516</t>
+    <t>12,8318</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>16,9951</t>
+    <t>17,102</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,9894</t>
+    <t>15,0838</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,4405</t>
+    <t>14,5314</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,596</t>
+    <t>13,6816</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,145</t>
+    <t>14,234</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,8557</t>
+    <t>4,8863</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,6889</t>
+    <t>1,6996</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,1119</t>
+    <t>21,2448</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,943</t>
+    <t>21,0748</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,1604</t>
+    <t>12,237</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>