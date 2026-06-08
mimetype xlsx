--- v6 (2026-05-18)
+++ v7 (2026-06-08)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,4114</t>
+    <t>9,4027</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,5236</t>
+    <t>5,5185</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,0473</t>
+    <t>11,0371</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,9578</t>
+    <t>13,9449</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,7469</t>
+    <t>12,7351</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,4099</t>
+    <t>10,4003</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,991</t>
+    <t>5,9855</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,0581</t>
+    <t>18,0414</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7361</t>
+    <t>5,7308</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,2597</t>
+    <t>11,2493</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,8713</t>
+    <t>14,8576</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,7104</t>
+    <t>8,7023</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,3992</t>
+    <t>3,396</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,982</t>
+    <t>11,971</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,3842</t>
+    <t>13,3718</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,322</t>
+    <t>12,3106</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,7211</t>
+    <t>15,7066</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4204</t>
+    <t>3,4172</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5676</t>
+    <t>4,5634</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>125,3441</t>
+    <t>125,2282</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,2855</t>
+    <t>8,2778</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,9668</t>
+    <t>7,9594</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,1119</t>
+    <t>9,1035</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,2232</t>
+    <t>7,2165</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,0987</t>
+    <t>5,094</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,5859</t>
+    <t>6,5798</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,3752</t>
+    <t>19,3573</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8241</t>
+    <t>3,8205</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,6481</t>
+    <t>7,641</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,108</t>
+    <t>13,0959</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,2914</t>
+    <t>4,2875</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,8606</t>
+    <t>7,8533</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,6954</t>
+    <t>18,6781</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,1353</t>
+    <t>9,1268</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,8348</t>
+    <t>10,8248</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,9608</t>
+    <t>11,9497</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,5616</t>
+    <t>8,5537</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,985</t>
+    <t>9,9758</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,9078</t>
+    <t>18,8904</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,6846</t>
+    <t>11,6738</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,5601</t>
+    <t>9,5513</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,8091</t>
+    <t>13,7963</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,7029</t>
+    <t>13,6902</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5494</t>
+    <t>2,547</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,5587</t>
+    <t>10,5489</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,9958</t>
+    <t>16,9801</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,9701</t>
+    <t>19,9516</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,4979</t>
+    <t>8,4901</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,8046</t>
+    <t>16,7891</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,1095</t>
+    <t>12,0983</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,7983</t>
+    <t>6,792</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,7726</t>
+    <t>9,7636</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,073</t>
+    <t>8,0655</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,2962</t>
+    <t>15,2821</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,8378</t>
+    <t>8,8297</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2612</t>
+    <t>10,2517</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,7089</t>
+    <t>9,6999</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,9593</t>
+    <t>12,9473</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,8288</t>
+    <t>14,8151</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4614</t>
+    <t>4,4573</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1975</t>
+    <t>10,1881</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,4357</t>
+    <t>7,4288</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9485</t>
+    <t>5,943</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,4722</t>
+    <t>11,4616</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,4937</t>
+    <t>25,4702</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,225</t>
+    <t>20,2063</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1412</t>
+    <t>5,1365</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,7926</t>
+    <t>24,7697</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6116</t>
+    <t>3,6083</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,0215</t>
+    <t>14,0086</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,0093</t>
+    <t>8,0019</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,1203</t>
+    <t>19,1026</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,6589</t>
+    <t>14,6453</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,3112</t>
+    <t>5,3063</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,0108</t>
+    <t>7,0043</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,4025</t>
+    <t>15,3882</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0365</t>
+    <t>4,0328</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,5344</t>
+    <t>12,5228</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,4058</t>
+    <t>27,3804</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,1382</t>
+    <t>7,1316</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8971</t>
+    <t>11,8861</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,7119</t>
+    <t>7,7047</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,8318</t>
+    <t>12,82</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,102</t>
+    <t>17,0862</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,0838</t>
+    <t>15,0698</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,5314</t>
+    <t>14,518</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,6816</t>
+    <t>13,669</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,234</t>
+    <t>14,2208</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,8863</t>
+    <t>4,8818</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,6996</t>
+    <t>1,698</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,2448</t>
+    <t>21,2251</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,0748</t>
+    <t>21,0553</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,237</t>
+    <t>12,2257</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>