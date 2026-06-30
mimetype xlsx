--- v7 (2026-06-08)
+++ v8 (2026-06-30)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,4027</t>
+    <t>9,408</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,5185</t>
+    <t>5,5216</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,0371</t>
+    <t>11,0433</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,9449</t>
+    <t>13,9528</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,7351</t>
+    <t>12,7423</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,4003</t>
+    <t>10,4062</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>5,9855</t>
+    <t>5,9889</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,0414</t>
+    <t>18,0515</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7308</t>
+    <t>5,734</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,2493</t>
+    <t>11,2557</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,8576</t>
+    <t>14,866</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,7023</t>
+    <t>8,7072</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,396</t>
+    <t>3,3979</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,971</t>
+    <t>11,9777</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,3718</t>
+    <t>13,3794</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,3106</t>
+    <t>12,3175</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,7066</t>
+    <t>15,7155</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4172</t>
+    <t>3,4192</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5634</t>
+    <t>4,566</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>125,2282</t>
+    <t>125,299</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,2778</t>
+    <t>8,2825</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,9594</t>
+    <t>7,9639</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,1035</t>
+    <t>9,1086</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,2165</t>
+    <t>7,2206</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,094</t>
+    <t>5,0969</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,5798</t>
+    <t>6,5835</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,3573</t>
+    <t>19,3682</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8205</t>
+    <t>3,8227</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,641</t>
+    <t>7,6454</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,0959</t>
+    <t>13,1033</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,2875</t>
+    <t>4,2899</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,8533</t>
+    <t>7,8577</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,6781</t>
+    <t>18,6887</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,1268</t>
+    <t>9,132</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,8248</t>
+    <t>10,8309</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,9497</t>
+    <t>11,9565</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,5537</t>
+    <t>8,5586</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>9,9758</t>
+    <t>9,9814</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,8904</t>
+    <t>18,901</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,6738</t>
+    <t>11,6804</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,5513</t>
+    <t>9,5567</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,7963</t>
+    <t>13,8041</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,6902</t>
+    <t>13,6979</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,547</t>
+    <t>2,5485</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,5489</t>
+    <t>10,5548</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>16,9801</t>
+    <t>16,9897</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,9516</t>
+    <t>19,9629</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,4901</t>
+    <t>8,4948</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,7891</t>
+    <t>16,7986</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,0983</t>
+    <t>12,1052</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,792</t>
+    <t>6,7959</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,7636</t>
+    <t>9,7691</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,0655</t>
+    <t>8,0701</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,2821</t>
+    <t>15,2907</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,8297</t>
+    <t>8,8346</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2517</t>
+    <t>10,2575</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,6999</t>
+    <t>9,7054</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,9473</t>
+    <t>12,9546</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,8151</t>
+    <t>14,8235</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4573</t>
+    <t>4,4598</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1881</t>
+    <t>10,1938</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,4288</t>
+    <t>7,433</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,943</t>
+    <t>5,9464</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,4616</t>
+    <t>11,468</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,4702</t>
+    <t>25,4845</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,2063</t>
+    <t>20,2177</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1365</t>
+    <t>5,1394</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,7697</t>
+    <t>24,7837</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6083</t>
+    <t>3,6103</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,0086</t>
+    <t>14,0165</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,0019</t>
+    <t>8,0064</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,1026</t>
+    <t>19,1134</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,6453</t>
+    <t>14,6536</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,3063</t>
+    <t>5,3093</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,0043</t>
+    <t>7,0082</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,3882</t>
+    <t>15,3969</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0328</t>
+    <t>4,0351</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,5228</t>
+    <t>12,5299</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,3804</t>
+    <t>27,3959</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,1316</t>
+    <t>7,1357</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8861</t>
+    <t>11,8928</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,7047</t>
+    <t>7,7091</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,82</t>
+    <t>12,8272</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,0862</t>
+    <t>17,0959</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,0698</t>
+    <t>15,0784</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,518</t>
+    <t>14,5262</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,669</t>
+    <t>13,6767</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,2208</t>
+    <t>14,2289</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,8818</t>
+    <t>4,8845</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,698</t>
+    <t>1,699</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,2251</t>
+    <t>21,2371</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,0553</t>
+    <t>21,0672</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,2257</t>
+    <t>12,2326</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>